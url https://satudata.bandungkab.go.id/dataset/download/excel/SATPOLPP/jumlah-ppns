--- v0 (2026-02-25)
+++ v1 (2026-04-17)
@@ -55,51 +55,51 @@
   <si>
     <t>:  Tahunan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>:  Satuan Polisi Pamong Praja (SATPOLPP)</t>
   </si>
   <si>
     <t>Tgl. Input Data</t>
   </si>
   <si>
     <t>:  14 September 2023</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>:  Data Non Prioritas</t>
   </si>
   <si>
     <t>Tgl. Data Diperbaharui</t>
   </si>
   <si>
-    <t>:  26 Maret 2025, Pukul 09:46 WIB</t>
+    <t>:  13 April 2026, Pukul 10:24 WIB</t>
   </si>
   <si>
     <t>Kegiatan Statistik Penghasil Data</t>
   </si>
   <si>
     <t>Konsep</t>
   </si>
   <si>
     <t>Kompilasi Produk Administrasi</t>
   </si>
   <si>
     <t>Penyidik Pegawai Negeri Sipil</t>
   </si>
   <si>
     <t>Klasifikasi</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Penyidik Pegawai Negeri Sipil yang selanjutnya disingkat PPNS adalah pegawai negeri sipil yang diberi tugas melakukan penyidikan terhadap pelanggaran atas ketentuan Peraturan Daerah sesuai dengan ketentuan peraturan perundang-undangan. (PP No. 16 Tahun 2018)</t>
   </si>
@@ -693,97 +693,104 @@
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="H15:M15"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A18:F18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4">
         <v>2021</v>
       </c>
       <c r="C1" s="4">
         <v>2022</v>
       </c>
       <c r="D1" s="4">
         <v>2023</v>
       </c>
       <c r="E1" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="7">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C2" s="7">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D2" s="7">
         <v>3</v>
       </c>
       <c r="E2" s="7">
         <v>3</v>
+      </c>
+      <c r="F2" s="7">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">